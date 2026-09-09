--- v0 (2026-06-01)
+++ v1 (2026-09-09)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PP3 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="29">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>UKUPNA VRIJEDNOST TRANSAKCIJA PRIHVATA PLATNIH INSTRUMENATA U EURIMA - 2026. godina</t>
   </si>
   <si>
     <t>IZVJEŠTAJNO RAZDOBLJE</t>
   </si>
   <si>
     <t>Opis transakcije</t>
   </si>
   <si>
     <t>Vlastita</t>
   </si>
@@ -90,50 +90,59 @@
     <t> Podizanje gotovog novca</t>
   </si>
   <si>
     <t> Kupovina</t>
   </si>
   <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t> Prijenos</t>
   </si>
   <si>
     <t> Izdavanje (punjenje) e-novca</t>
   </si>
   <si>
     <t> Iskup e-novca</t>
   </si>
   <si>
     <t> Ukupno</t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
+  </si>
+  <si>
+    <t> TRAVANJ</t>
+  </si>
+  <si>
+    <t> SVIBANJ</t>
+  </si>
+  <si>
+    <t> LIPANJ</t>
   </si>
   <si>
     <t> UKUPNO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -510,51 +519,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R37"/>
+  <dimension ref="A1:R58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="21" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="21" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="4" customWidth="1"/>
     <col min="17" max="17" width="21" customWidth="1"/>
     <col min="18" max="18" width="4" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1801,431 +1810,1607 @@
       </c>
       <c r="N30" t="s" s="9">
         <v>14</v>
       </c>
       <c r="O30" s="10">
         <v>3184782724</v>
       </c>
       <c r="P30" t="s" s="9">
         <v>14</v>
       </c>
       <c r="Q30" s="10">
         <v>455895677</v>
       </c>
       <c r="R30" t="s" s="9">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B31" t="s" s="7">
         <v>15</v>
       </c>
       <c r="C31" s="8">
-        <v>550156676</v>
+        <v>192151881</v>
       </c>
       <c r="D31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="E31" s="8">
-        <v>526226841</v>
+        <v>206397142</v>
       </c>
       <c r="F31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="G31" s="8">
         <v/>
       </c>
       <c r="H31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="I31" s="8">
         <v/>
       </c>
       <c r="J31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="K31" s="8">
         <v/>
       </c>
       <c r="L31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="M31" s="8">
         <v/>
       </c>
       <c r="N31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="O31" s="8">
-        <v>550156676</v>
+        <v>192151881</v>
       </c>
       <c r="P31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="Q31" s="8">
-        <v>526226841</v>
+        <v>206397142</v>
       </c>
       <c r="R31" t="s" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B32" t="s" s="7">
         <v>16</v>
       </c>
       <c r="C32" s="8">
-        <v>3161200676</v>
+        <v>1177686255</v>
       </c>
       <c r="D32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="E32" s="8">
-        <v>226552162</v>
+        <v>85917241</v>
       </c>
       <c r="F32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="G32" s="8">
-        <v>260953984</v>
+        <v>97754919</v>
       </c>
       <c r="H32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="I32" s="8">
-        <v>14180380</v>
+        <v>5883701</v>
       </c>
       <c r="J32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="K32" s="8">
-        <v>110505519</v>
+        <v>58159389</v>
       </c>
       <c r="L32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="M32" s="8">
-        <v>5176694</v>
+        <v>2649967</v>
       </c>
       <c r="N32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="O32" s="8">
-        <v>3532660179</v>
+        <v>1333600563</v>
       </c>
       <c r="P32" t="s" s="7">
         <v>14</v>
       </c>
       <c r="Q32" s="8">
-        <v>245909236</v>
+        <v>94450909</v>
       </c>
       <c r="R32" t="s" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B33" t="s" s="7">
         <v>17</v>
       </c>
       <c r="C33" s="8">
-        <v>1219387859</v>
+        <v>431201764</v>
       </c>
       <c r="D33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="E33" s="8">
-        <v>97221614</v>
+        <v>38649910</v>
       </c>
       <c r="F33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="G33" s="8">
-        <v>2957840003</v>
+        <v>1082513165</v>
       </c>
       <c r="H33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="I33" s="8">
-        <v>264314935</v>
+        <v>110391752</v>
       </c>
       <c r="J33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="K33" s="8">
-        <v>419124036</v>
+        <v>268282853</v>
       </c>
       <c r="L33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="M33" s="8">
-        <v>44659594</v>
+        <v>32645746</v>
       </c>
       <c r="N33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="O33" s="8">
-        <v>4596351898</v>
+        <v>1781997782</v>
       </c>
       <c r="P33" t="s" s="7">
         <v>14</v>
       </c>
       <c r="Q33" s="8">
-        <v>406196143</v>
+        <v>181687408</v>
       </c>
       <c r="R33" t="s" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s" s="7">
         <v>25</v>
       </c>
       <c r="B34" t="s" s="7">
         <v>19</v>
       </c>
       <c r="C34" s="8">
-        <v>51104150</v>
+        <v>19069129</v>
       </c>
       <c r="D34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="E34" s="8">
         <v/>
       </c>
       <c r="F34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="G34" s="8">
         <v/>
       </c>
       <c r="H34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="I34" s="8">
         <v/>
       </c>
       <c r="J34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="K34" s="8">
         <v/>
       </c>
       <c r="L34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="M34" s="8">
         <v/>
       </c>
       <c r="N34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="O34" s="8">
-        <v>51104150</v>
+        <v>19069129</v>
       </c>
       <c r="P34" t="s" s="7">
         <v>14</v>
       </c>
       <c r="Q34" s="8">
         <v>0</v>
       </c>
       <c r="R34" t="s" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B35" t="s" s="7">
         <v>20</v>
       </c>
       <c r="C35" s="8">
-        <v>781201</v>
+        <v>246270</v>
       </c>
       <c r="D35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="E35" s="8">
         <v/>
       </c>
       <c r="F35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="G35" s="8">
         <v/>
       </c>
       <c r="H35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="I35" s="8">
         <v/>
       </c>
       <c r="J35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="K35" s="8">
         <v/>
       </c>
       <c r="L35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="M35" s="8">
         <v/>
       </c>
       <c r="N35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="O35" s="8">
-        <v>781201</v>
+        <v>246270</v>
       </c>
       <c r="P35" t="s" s="7">
         <v>14</v>
       </c>
       <c r="Q35" s="8">
         <v>0</v>
       </c>
       <c r="R35" t="s" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B36" t="s" s="7">
         <v>21</v>
       </c>
       <c r="C36" s="8">
-        <v>4011163</v>
+        <v>1448856</v>
       </c>
       <c r="D36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="E36" s="8">
-        <v>208730</v>
+        <v>49549</v>
       </c>
       <c r="F36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="G36" s="8">
         <v/>
       </c>
       <c r="H36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="I36" s="8">
         <v/>
       </c>
       <c r="J36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="K36" s="8">
         <v/>
       </c>
       <c r="L36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="M36" s="8">
         <v/>
       </c>
       <c r="N36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="O36" s="8">
-        <v>4011163</v>
+        <v>1448856</v>
       </c>
       <c r="P36" t="s" s="7">
         <v>14</v>
       </c>
       <c r="Q36" s="8">
-        <v>208730</v>
+        <v>49549</v>
       </c>
       <c r="R36" t="s" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B37" t="s" s="9">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C37" s="10">
-        <v>4986641725</v>
+        <v>1821804155</v>
       </c>
       <c r="D37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="E37" s="10">
-        <v>850209347</v>
+        <v>331013842</v>
       </c>
       <c r="F37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="G37" s="10">
-        <v>3218793987</v>
+        <v>1180268084</v>
       </c>
       <c r="H37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="I37" s="10">
-        <v>278495315</v>
+        <v>116275453</v>
       </c>
       <c r="J37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="K37" s="10">
-        <v>529629555</v>
+        <v>326442242</v>
       </c>
       <c r="L37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="M37" s="10">
-        <v>49836288</v>
+        <v>35295713</v>
       </c>
       <c r="N37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="O37" s="10">
-        <v>8735065267</v>
+        <v>3328514481</v>
       </c>
       <c r="P37" t="s" s="9">
         <v>14</v>
       </c>
       <c r="Q37" s="10">
-        <v>1178540950</v>
+        <v>482585008</v>
       </c>
       <c r="R37" t="s" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C38" s="8">
+        <v>195355177</v>
+      </c>
+      <c r="D38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E38" s="8">
+        <v>214665342</v>
+      </c>
+      <c r="F38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G38" s="8">
+        <v/>
+      </c>
+      <c r="H38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I38" s="8">
+        <v/>
+      </c>
+      <c r="J38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K38" s="8">
+        <v/>
+      </c>
+      <c r="L38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M38" s="8">
+        <v/>
+      </c>
+      <c r="N38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O38" s="8">
+        <v>195355177</v>
+      </c>
+      <c r="P38" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>214665342</v>
+      </c>
+      <c r="R38" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C39" s="8">
+        <v>1211462112</v>
+      </c>
+      <c r="D39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E39" s="8">
+        <v>88436812</v>
+      </c>
+      <c r="F39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G39" s="8">
+        <v>105936728</v>
+      </c>
+      <c r="H39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I39" s="8">
+        <v>6224347</v>
+      </c>
+      <c r="J39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K39" s="8">
+        <v>82133114</v>
+      </c>
+      <c r="L39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M39" s="8">
+        <v>3557325</v>
+      </c>
+      <c r="N39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O39" s="8">
+        <v>1399531954</v>
+      </c>
+      <c r="P39" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>98218484</v>
+      </c>
+      <c r="R39" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C40" s="8">
+        <v>451677850</v>
+      </c>
+      <c r="D40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E40" s="8">
+        <v>41080719</v>
+      </c>
+      <c r="F40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G40" s="8">
+        <v>1116862712</v>
+      </c>
+      <c r="H40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I40" s="8">
+        <v>118866583</v>
+      </c>
+      <c r="J40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K40" s="8">
+        <v>408734473</v>
+      </c>
+      <c r="L40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M40" s="8">
+        <v>50276790</v>
+      </c>
+      <c r="N40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O40" s="8">
+        <v>1977275035</v>
+      </c>
+      <c r="P40" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>210224092</v>
+      </c>
+      <c r="R40" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" t="s" s="7">
+        <v>26</v>
+      </c>
+      <c r="B41" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C41" s="8">
+        <v>20669307</v>
+      </c>
+      <c r="D41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E41" s="8">
+        <v/>
+      </c>
+      <c r="F41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G41" s="8">
+        <v/>
+      </c>
+      <c r="H41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I41" s="8">
+        <v/>
+      </c>
+      <c r="J41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K41" s="8">
+        <v/>
+      </c>
+      <c r="L41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M41" s="8">
+        <v/>
+      </c>
+      <c r="N41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O41" s="8">
+        <v>20669307</v>
+      </c>
+      <c r="P41" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>0</v>
+      </c>
+      <c r="R41" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s" s="7">
+        <v>20</v>
+      </c>
+      <c r="C42" s="8">
+        <v>274331</v>
+      </c>
+      <c r="D42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E42" s="8">
+        <v/>
+      </c>
+      <c r="F42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G42" s="8">
+        <v/>
+      </c>
+      <c r="H42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I42" s="8">
+        <v/>
+      </c>
+      <c r="J42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K42" s="8">
+        <v/>
+      </c>
+      <c r="L42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M42" s="8">
+        <v/>
+      </c>
+      <c r="N42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O42" s="8">
+        <v>274331</v>
+      </c>
+      <c r="P42" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>0</v>
+      </c>
+      <c r="R42" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C43" s="8">
+        <v>1403043</v>
+      </c>
+      <c r="D43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E43" s="8">
+        <v>79483</v>
+      </c>
+      <c r="F43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G43" s="8">
+        <v/>
+      </c>
+      <c r="H43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I43" s="8">
+        <v/>
+      </c>
+      <c r="J43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K43" s="8">
+        <v/>
+      </c>
+      <c r="L43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M43" s="8">
+        <v/>
+      </c>
+      <c r="N43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O43" s="8">
+        <v>1403043</v>
+      </c>
+      <c r="P43" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>79483</v>
+      </c>
+      <c r="R43" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s" s="9">
+        <v>22</v>
+      </c>
+      <c r="C44" s="10">
+        <v>1880841820</v>
+      </c>
+      <c r="D44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="E44" s="10">
+        <v>344262356</v>
+      </c>
+      <c r="F44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="G44" s="10">
+        <v>1222799440</v>
+      </c>
+      <c r="H44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="I44" s="10">
+        <v>125090930</v>
+      </c>
+      <c r="J44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="K44" s="10">
+        <v>490867587</v>
+      </c>
+      <c r="L44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="M44" s="10">
+        <v>53834115</v>
+      </c>
+      <c r="N44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="O44" s="10">
+        <v>3594508847</v>
+      </c>
+      <c r="P44" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="Q44" s="10">
+        <v>523187401</v>
+      </c>
+      <c r="R44" t="s" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C45" s="8">
+        <v>204219049</v>
+      </c>
+      <c r="D45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E45" s="8">
+        <v>233796224</v>
+      </c>
+      <c r="F45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G45" s="8">
+        <v/>
+      </c>
+      <c r="H45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I45" s="8">
+        <v/>
+      </c>
+      <c r="J45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K45" s="8">
+        <v/>
+      </c>
+      <c r="L45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M45" s="8">
+        <v/>
+      </c>
+      <c r="N45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O45" s="8">
+        <v>204219049</v>
+      </c>
+      <c r="P45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>233796224</v>
+      </c>
+      <c r="R45" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B46" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C46" s="8">
+        <v>1171108576</v>
+      </c>
+      <c r="D46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E46" s="8">
+        <v>87979116</v>
+      </c>
+      <c r="F46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G46" s="8">
+        <v>104023104</v>
+      </c>
+      <c r="H46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I46" s="8">
+        <v>6253828</v>
+      </c>
+      <c r="J46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K46" s="8">
+        <v>116814183</v>
+      </c>
+      <c r="L46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M46" s="8">
+        <v>3457233</v>
+      </c>
+      <c r="N46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O46" s="8">
+        <v>1391945863</v>
+      </c>
+      <c r="P46" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>97690177</v>
+      </c>
+      <c r="R46" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B47" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C47" s="8">
+        <v>459501914</v>
+      </c>
+      <c r="D47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E47" s="8">
+        <v>42774537</v>
+      </c>
+      <c r="F47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1150980687</v>
+      </c>
+      <c r="H47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I47" s="8">
+        <v>125896637</v>
+      </c>
+      <c r="J47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K47" s="8">
+        <v>670806569</v>
+      </c>
+      <c r="L47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M47" s="8">
+        <v>76714029</v>
+      </c>
+      <c r="N47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O47" s="8">
+        <v>2281289170</v>
+      </c>
+      <c r="P47" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>245385203</v>
+      </c>
+      <c r="R47" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" t="s" s="7">
+        <v>27</v>
+      </c>
+      <c r="B48" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C48" s="8">
+        <v>20793783</v>
+      </c>
+      <c r="D48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E48" s="8">
+        <v/>
+      </c>
+      <c r="F48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G48" s="8">
+        <v/>
+      </c>
+      <c r="H48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I48" s="8">
+        <v/>
+      </c>
+      <c r="J48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K48" s="8">
+        <v/>
+      </c>
+      <c r="L48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M48" s="8">
+        <v/>
+      </c>
+      <c r="N48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O48" s="8">
+        <v>20793783</v>
+      </c>
+      <c r="P48" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>0</v>
+      </c>
+      <c r="R48" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B49" t="s" s="7">
+        <v>20</v>
+      </c>
+      <c r="C49" s="8">
+        <v>253474</v>
+      </c>
+      <c r="D49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E49" s="8">
+        <v/>
+      </c>
+      <c r="F49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G49" s="8">
+        <v/>
+      </c>
+      <c r="H49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I49" s="8">
+        <v/>
+      </c>
+      <c r="J49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K49" s="8">
+        <v/>
+      </c>
+      <c r="L49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M49" s="8">
+        <v/>
+      </c>
+      <c r="N49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O49" s="8">
+        <v>253474</v>
+      </c>
+      <c r="P49" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>0</v>
+      </c>
+      <c r="R49" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B50" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C50" s="8">
+        <v>1432249</v>
+      </c>
+      <c r="D50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E50" s="8">
+        <v>65450</v>
+      </c>
+      <c r="F50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G50" s="8">
+        <v/>
+      </c>
+      <c r="H50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I50" s="8">
+        <v/>
+      </c>
+      <c r="J50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K50" s="8">
+        <v/>
+      </c>
+      <c r="L50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M50" s="8">
+        <v/>
+      </c>
+      <c r="N50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O50" s="8">
+        <v>1432249</v>
+      </c>
+      <c r="P50" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>65450</v>
+      </c>
+      <c r="R50" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s" s="9">
+        <v>22</v>
+      </c>
+      <c r="C51" s="10">
+        <v>1857309045</v>
+      </c>
+      <c r="D51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="E51" s="10">
+        <v>364615327</v>
+      </c>
+      <c r="F51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="G51" s="10">
+        <v>1255003791</v>
+      </c>
+      <c r="H51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="I51" s="10">
+        <v>132150465</v>
+      </c>
+      <c r="J51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="K51" s="10">
+        <v>787620752</v>
+      </c>
+      <c r="L51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="M51" s="10">
+        <v>80171262</v>
+      </c>
+      <c r="N51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="O51" s="10">
+        <v>3899933588</v>
+      </c>
+      <c r="P51" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>576937054</v>
+      </c>
+      <c r="R51" t="s" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="C52" s="8">
+        <v>1141882783</v>
+      </c>
+      <c r="D52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E52" s="8">
+        <v>1181085549</v>
+      </c>
+      <c r="F52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G52" s="8">
+        <v/>
+      </c>
+      <c r="H52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I52" s="8">
+        <v/>
+      </c>
+      <c r="J52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K52" s="8">
+        <v/>
+      </c>
+      <c r="L52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M52" s="8">
+        <v/>
+      </c>
+      <c r="N52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O52" s="8">
+        <v>1141882783</v>
+      </c>
+      <c r="P52" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>1181085549</v>
+      </c>
+      <c r="R52" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B53" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C53" s="8">
+        <v>6721457619</v>
+      </c>
+      <c r="D53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E53" s="8">
+        <v>488885331</v>
+      </c>
+      <c r="F53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G53" s="8">
+        <v>568668735</v>
+      </c>
+      <c r="H53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I53" s="8">
+        <v>32542256</v>
+      </c>
+      <c r="J53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K53" s="8">
+        <v>367612205</v>
+      </c>
+      <c r="L53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M53" s="8">
+        <v>14841219</v>
+      </c>
+      <c r="N53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O53" s="8">
+        <v>7657738559</v>
+      </c>
+      <c r="P53" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>536268806</v>
+      </c>
+      <c r="R53" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C54" s="8">
+        <v>2561769387</v>
+      </c>
+      <c r="D54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E54" s="8">
+        <v>219726780</v>
+      </c>
+      <c r="F54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G54" s="8">
+        <v>6308196567</v>
+      </c>
+      <c r="H54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I54" s="8">
+        <v>619469907</v>
+      </c>
+      <c r="J54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K54" s="8">
+        <v>1766947931</v>
+      </c>
+      <c r="L54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M54" s="8">
+        <v>204296159</v>
+      </c>
+      <c r="N54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O54" s="8">
+        <v>10636913885</v>
+      </c>
+      <c r="P54" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>1043492846</v>
+      </c>
+      <c r="R54" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" t="s" s="7">
+        <v>28</v>
+      </c>
+      <c r="B55" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="C55" s="8">
+        <v>111636369</v>
+      </c>
+      <c r="D55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E55" s="8">
+        <v/>
+      </c>
+      <c r="F55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G55" s="8">
+        <v/>
+      </c>
+      <c r="H55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I55" s="8">
+        <v/>
+      </c>
+      <c r="J55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K55" s="8">
+        <v/>
+      </c>
+      <c r="L55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M55" s="8">
+        <v/>
+      </c>
+      <c r="N55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O55" s="8">
+        <v>111636369</v>
+      </c>
+      <c r="P55" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>0</v>
+      </c>
+      <c r="R55" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s" s="7">
+        <v>20</v>
+      </c>
+      <c r="C56" s="8">
+        <v>1555276</v>
+      </c>
+      <c r="D56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E56" s="8">
+        <v/>
+      </c>
+      <c r="F56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G56" s="8">
+        <v/>
+      </c>
+      <c r="H56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I56" s="8">
+        <v/>
+      </c>
+      <c r="J56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K56" s="8">
+        <v/>
+      </c>
+      <c r="L56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M56" s="8">
+        <v/>
+      </c>
+      <c r="N56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O56" s="8">
+        <v>1555276</v>
+      </c>
+      <c r="P56" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q56" s="8">
+        <v>0</v>
+      </c>
+      <c r="R56" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B57" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="C57" s="8">
+        <v>8295311</v>
+      </c>
+      <c r="D57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="E57" s="8">
+        <v>403212</v>
+      </c>
+      <c r="F57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="G57" s="8">
+        <v/>
+      </c>
+      <c r="H57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="I57" s="8">
+        <v/>
+      </c>
+      <c r="J57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="K57" s="8">
+        <v/>
+      </c>
+      <c r="L57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="M57" s="8">
+        <v/>
+      </c>
+      <c r="N57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="O57" s="8">
+        <v>8295311</v>
+      </c>
+      <c r="P57" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="Q57" s="8">
+        <v>403212</v>
+      </c>
+      <c r="R57" t="s" s="7">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B58" t="s" s="9">
+        <v>28</v>
+      </c>
+      <c r="C58" s="10">
+        <v>10546596745</v>
+      </c>
+      <c r="D58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="E58" s="10">
+        <v>1890100872</v>
+      </c>
+      <c r="F58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="G58" s="10">
+        <v>6876865302</v>
+      </c>
+      <c r="H58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="I58" s="10">
+        <v>652012163</v>
+      </c>
+      <c r="J58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="K58" s="10">
+        <v>2134560136</v>
+      </c>
+      <c r="L58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="M58" s="10">
+        <v>219137378</v>
+      </c>
+      <c r="N58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="O58" s="10">
+        <v>19558022183</v>
+      </c>
+      <c r="P58" t="s" s="9">
+        <v>14</v>
+      </c>
+      <c r="Q58" s="10">
+        <v>2761250413</v>
+      </c>
+      <c r="R58" t="s" s="9">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A5:R5"/>
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="O9:P9"/>